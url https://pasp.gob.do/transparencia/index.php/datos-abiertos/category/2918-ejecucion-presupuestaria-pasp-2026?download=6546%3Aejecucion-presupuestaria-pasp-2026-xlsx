--- v0 (2026-03-27)
+++ v1 (2026-05-15)
@@ -56,51 +56,51 @@
   <c r="F773" i="1" l="1"/>
   <c r="F747" i="1"/>
   <c r="F737" i="1"/>
   <c r="F732" i="1"/>
   <c r="C747" i="1"/>
   <c r="C737" i="1"/>
   <c r="B794" i="1"/>
   <c r="B757" i="1"/>
   <c r="B747" i="1"/>
   <c r="B737" i="1"/>
   <c r="B591" i="1"/>
   <c r="B586" i="1" s="1"/>
   <c r="B601" i="1"/>
   <c r="B611" i="1"/>
   <c r="B627" i="1"/>
   <c r="B648" i="1"/>
   <c r="F648" i="1" l="1"/>
   <c r="F627" i="1"/>
   <c r="F601" i="1"/>
   <c r="F591" i="1"/>
   <c r="F586" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2060" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2212" uniqueCount="128">
   <si>
     <t>Detalle</t>
   </si>
   <si>
     <t>Presupuesto Inicial</t>
   </si>
   <si>
     <t>Modificacion Presupuestaria</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Ejecucion</t>
   </si>
   <si>
     <t>2.1 - REMUNERACIONES Y CONTRIBUCIONES</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>2.1.1 - REMUNERACIONES</t>
   </si>
   <si>
@@ -1335,68 +1335,69 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F1032"/>
+  <dimension ref="A1:F1104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A857" workbookViewId="0">
-      <selection activeCell="F1031" sqref="F1031"/>
+    <sheetView tabSelected="1" topLeftCell="A904" workbookViewId="0">
+      <selection activeCell="B1105" sqref="B1105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="77" customWidth="1"/>
     <col min="2" max="2" width="16.875" customWidth="1"/>
+    <col min="3" max="3" width="11.875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
@@ -21946,54 +21947,1568 @@
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B1028" s="18">
         <f>+B1017</f>
         <v>164787648.34999999</v>
       </c>
       <c r="C1028" s="18">
         <v>0</v>
       </c>
       <c r="D1028" s="18">
         <v>2026</v>
       </c>
       <c r="E1028" s="18" t="s">
         <v>77</v>
       </c>
       <c r="F1028" s="18">
         <f>+F1017</f>
         <v>164787648</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
-      <c r="F1029" s="18"/>
+      <c r="A1029" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1029">
+        <v>1319272633</v>
+      </c>
+      <c r="C1029">
+        <v>1319272633</v>
+      </c>
+      <c r="D1029">
+        <v>2026</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1029" s="18">
+        <v>81860462.769999996</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6">
+      <c r="A1030" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1030">
+        <v>190113921</v>
+      </c>
+      <c r="C1030">
+        <v>933152503</v>
+      </c>
+      <c r="D1030" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1030" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1030" s="1">
+        <v>67610855.099999994</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6">
+      <c r="A1031" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1031">
+        <v>0</v>
+      </c>
+      <c r="C1031">
+        <v>189849382</v>
+      </c>
+      <c r="D1031" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1031" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1031" s="1">
+        <v>8470744.5600000005</v>
+      </c>
     </row>
     <row r="1032" spans="1:6">
-      <c r="F1032" s="18"/>
+      <c r="A1032" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1032">
+        <v>0</v>
+      </c>
+      <c r="C1032">
+        <v>0</v>
+      </c>
+      <c r="D1032" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1032" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1032" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6">
+      <c r="A1033" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1033">
+        <v>0</v>
+      </c>
+      <c r="C1033">
+        <v>68960623</v>
+      </c>
+      <c r="D1033" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1033" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1033" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6">
+      <c r="A1034" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1034">
+        <v>129158712</v>
+      </c>
+      <c r="C1034">
+        <v>127310125</v>
+      </c>
+      <c r="D1034" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1034" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1034" s="1">
+        <v>20098876.82</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6">
+      <c r="A1035" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1035">
+        <v>397245641</v>
+      </c>
+      <c r="C1035">
+        <v>312027594</v>
+      </c>
+      <c r="D1035" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1035" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1035" s="1">
+        <v>31479142.710000001</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6">
+      <c r="A1036" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1036">
+        <v>0</v>
+      </c>
+      <c r="C1036">
+        <v>69660000</v>
+      </c>
+      <c r="D1036" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1036" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1036" s="1">
+        <v>9692638.6999999993</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6">
+      <c r="A1037" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="B1037">
+        <v>0</v>
+      </c>
+      <c r="C1037">
+        <v>7400000</v>
+      </c>
+      <c r="D1037" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1037" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1037" s="1">
+        <v>22766.38</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6">
+      <c r="A1038" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1038">
+        <v>0</v>
+      </c>
+      <c r="C1038">
+        <v>59300000</v>
+      </c>
+      <c r="D1038" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1038" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1038" s="1">
+        <v>3733179.75</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:6">
+      <c r="A1039" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1039">
+        <v>0</v>
+      </c>
+      <c r="C1039">
+        <v>3000000</v>
+      </c>
+      <c r="D1039" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1039" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1039" s="1">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:6">
+      <c r="A1040" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1040">
+        <v>0</v>
+      </c>
+      <c r="C1040">
+        <v>43529000</v>
+      </c>
+      <c r="D1040" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1040" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1040" s="1">
+        <v>2202000</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:6">
+      <c r="A1041" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1041">
+        <v>0</v>
+      </c>
+      <c r="C1041">
+        <v>22800000</v>
+      </c>
+      <c r="D1041" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1041" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1041" s="1">
+        <v>14197057.880000001</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:6">
+      <c r="A1042" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1042">
+        <v>0</v>
+      </c>
+      <c r="C1042">
+        <v>35449400</v>
+      </c>
+      <c r="D1042" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1042" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1042" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6">
+      <c r="A1043" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1043">
+        <v>0</v>
+      </c>
+      <c r="C1043">
+        <v>24150000</v>
+      </c>
+      <c r="D1043" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1043" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1043" s="1">
+        <v>619500</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:6">
+      <c r="A1044" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1044">
+        <v>397245641</v>
+      </c>
+      <c r="C1044">
+        <v>46739194</v>
+      </c>
+      <c r="D1044" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1044" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1044" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:6">
+      <c r="A1045" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1045">
+        <v>7689923486</v>
+      </c>
+      <c r="C1045">
+        <v>7133923271.21</v>
+      </c>
+      <c r="D1045" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1045" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1045" s="1">
+        <v>335696009.38</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:6">
+      <c r="A1046" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1046">
+        <v>7603349137</v>
+      </c>
+      <c r="C1046">
+        <v>6642124057.9099998</v>
+      </c>
+      <c r="D1046" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1046" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1046" s="1">
+        <v>297447078.19999999</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:6">
+      <c r="A1047" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1047">
+        <v>0</v>
+      </c>
+      <c r="C1047">
+        <v>19531850</v>
+      </c>
+      <c r="D1047" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1047" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1047" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:6">
+      <c r="A1048" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1048" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1048">
+        <v>17165000</v>
+      </c>
+      <c r="D1048" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1048" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1048" s="1">
+        <v>1081499.8400000001</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:6">
+      <c r="A1049" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1049" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1049">
+        <v>10300000</v>
+      </c>
+      <c r="D1049" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1049" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1049" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:6">
+      <c r="A1050" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1050" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1050">
+        <v>39370000</v>
+      </c>
+      <c r="D1050" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1050" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1050" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:6">
+      <c r="A1051" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1051" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1051">
+        <v>34932363.299999997</v>
+      </c>
+      <c r="D1051" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1051" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1051" s="1">
+        <v>23498756</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:6">
+      <c r="A1052" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1052" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1052">
+        <v>139700000</v>
+      </c>
+      <c r="D1052" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1052" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1052" s="1">
+        <v>3330.56</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:6">
+      <c r="A1053" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1053" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1053">
+        <v>0</v>
+      </c>
+      <c r="D1053" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1053" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1053" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:6">
+      <c r="A1054" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1054">
+        <v>384574349</v>
+      </c>
+      <c r="C1054">
+        <v>230800000</v>
+      </c>
+      <c r="D1054" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1054" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1054" s="1">
+        <v>10338670.779999999</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:6">
+      <c r="A1055" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1055">
+        <v>0</v>
+      </c>
+      <c r="C1055">
+        <v>1000000</v>
+      </c>
+      <c r="D1055" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1055" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1055" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:6">
+      <c r="A1056" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1056" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1056">
+        <v>1000000</v>
+      </c>
+      <c r="D1056" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1056" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1056" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:6">
+      <c r="A1057" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1057" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1057" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1057" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1057" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1057" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:6">
+      <c r="A1058" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1058" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1058" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1058" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1058" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1058" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:6">
+      <c r="A1059" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1059" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1059" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1059" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1059" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1059" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:6">
+      <c r="A1060" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1060" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1060" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1060" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1060" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1060" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:6">
+      <c r="A1061" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1061" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1061" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1061" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1061" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1061" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:6">
+      <c r="A1062" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1062" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1062" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1062" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1062" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1062" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:6">
+      <c r="A1063" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1063" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1063" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1063" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1063" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1063" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:6">
+      <c r="A1064" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1064" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1064" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1064" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1064" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1064" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:6">
+      <c r="A1065" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1065" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1065" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1065" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1065" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1065" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:6">
+      <c r="A1066" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1066" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1066" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1066" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1066" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1066" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:6">
+      <c r="A1067" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="B1067" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1067" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1067" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1067" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1067" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:6">
+      <c r="A1068" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1068" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1068" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1068" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1068" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1068" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:6">
+      <c r="A1069" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1069" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1069" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1069" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1069" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1069" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:6">
+      <c r="A1070" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="B1070" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1070" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1070" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1070" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1070" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:6">
+      <c r="A1071" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1071">
+        <v>750480263</v>
+      </c>
+      <c r="C1071">
+        <v>1411778419</v>
+      </c>
+      <c r="D1071" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1071" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1071" s="1">
+        <v>21839307.109999999</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:6">
+      <c r="A1072" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1072">
+        <v>750480263</v>
+      </c>
+      <c r="C1072">
+        <v>1070128419</v>
+      </c>
+      <c r="D1072" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1072" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1072" s="1">
+        <v>18570745.600000001</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:6">
+      <c r="A1073" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1073">
+        <v>0</v>
+      </c>
+      <c r="C1073">
+        <v>3500000</v>
+      </c>
+      <c r="D1073" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1073" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1073" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:6">
+      <c r="A1074" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1074" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1074">
+        <v>5000000</v>
+      </c>
+      <c r="D1074" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1074" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1074" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:6">
+      <c r="A1075" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1075" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1075">
+        <v>262130000</v>
+      </c>
+      <c r="D1075" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1075" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1075" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:6">
+      <c r="A1076" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1076" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1076">
+        <v>70720000</v>
+      </c>
+      <c r="D1076" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1076" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1076" s="1">
+        <v>328561.51</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:6">
+      <c r="A1077" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1077" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1077">
+        <v>300000</v>
+      </c>
+      <c r="D1077" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1077" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1077" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:6">
+      <c r="A1078" s="18" t="s">
+        <v>114</v>
+      </c>
+      <c r="B1078" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1078">
+        <v>0</v>
+      </c>
+      <c r="D1078" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1078" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1078" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:6">
+      <c r="A1079" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1079" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1079">
+        <v>0</v>
+      </c>
+      <c r="D1079" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1079" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1079" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:6">
+      <c r="A1080" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1080" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1080">
+        <v>0</v>
+      </c>
+      <c r="D1080" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1080" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1080" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:6">
+      <c r="A1081" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1081">
+        <v>40546535</v>
+      </c>
+      <c r="C1081">
+        <v>19466640.789999999</v>
+      </c>
+      <c r="D1081" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1081" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1081" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:6">
+      <c r="A1082" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1082" s="18">
+        <v>40546535</v>
+      </c>
+      <c r="C1082">
+        <v>0</v>
+      </c>
+      <c r="D1082" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1082" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1082" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:6">
+      <c r="A1083" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1083" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1083" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1083" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1083" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1083" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:6">
+      <c r="A1084" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1084" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1084" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1084" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1084" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1084" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:6">
+      <c r="A1085" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B1085" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1085" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1085" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1085" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1085" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:6">
+      <c r="A1086" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1086" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1086" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1086" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1086" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1086" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:6">
+      <c r="A1087" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1087" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1087" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1087" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1087" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1087" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:6">
+      <c r="A1088" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1088" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1088" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1088" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1088" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1088" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:6">
+      <c r="A1089" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1089" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1089" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1089" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1089" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1089" s="1">
+        <v>256818.84</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:6">
+      <c r="A1090" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1090" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1090" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1090" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1090" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1090" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:6">
+      <c r="A1091" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1091" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1091" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1091" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1091" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1091" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:6">
+      <c r="A1092" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1092" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1092" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1092" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1092" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1092" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:6">
+      <c r="A1093" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1093">
+        <v>10197468558</v>
+      </c>
+      <c r="C1093" s="18">
+        <v>10197468558</v>
+      </c>
+      <c r="D1093" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1093" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1093" s="1">
+        <v>471131741</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:6">
+      <c r="A1094" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1094" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1094" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1094" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1094" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1094" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:6">
+      <c r="A1095" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1095" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1095" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1095" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1095" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1095" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:6">
+      <c r="A1096" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1096" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1096" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1096" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1096" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1096" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:6">
+      <c r="A1097" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1097" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1097" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1097" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1097" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1097" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:6">
+      <c r="A1098" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1098" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1098" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1098" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1098" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1098" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:6">
+      <c r="A1099" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B1099" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1099" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1099" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1099" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1099" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:6">
+      <c r="A1100" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1100" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1100" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1100" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1100" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1100" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:6">
+      <c r="A1101" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B1101" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1101" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1101" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1101" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1101" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:6">
+      <c r="A1102" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="B1102" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1102" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1102" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1102" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1102" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:6">
+      <c r="A1103" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1103" s="18">
+        <v>0</v>
+      </c>
+      <c r="C1103" s="18">
+        <v>0</v>
+      </c>
+      <c r="D1103" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1103" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1103" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:6">
+      <c r="A1104" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1104">
+        <v>10197468468</v>
+      </c>
+      <c r="C1104">
+        <v>10197468</v>
+      </c>
+      <c r="D1104" s="18">
+        <v>2026</v>
+      </c>
+      <c r="E1104" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1104" s="1">
+        <v>471131740.81</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ejecucion Presupuestaria Enero-</vt:lpstr>