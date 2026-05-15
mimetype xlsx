--- v1 (2026-02-07)
+++ v2 (2026-05-15)
@@ -27,51 +27,51 @@
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$E$964</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2170" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2260" uniqueCount="37">
   <si>
     <t>DESCRIPCION</t>
   </si>
   <si>
     <t>Emergencia</t>
   </si>
   <si>
     <t>Medicina General</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>mes</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
     <t>marzo</t>
   </si>
   <si>
@@ -520,54 +520,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E1084"/>
+  <dimension ref="A1:E1129"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A909" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D1086" sqref="D1086"/>
+    <sheetView tabSelected="1" topLeftCell="A1108" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1116" sqref="D1116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" customWidth="1"/>
     <col min="11" max="11" width="7.140625" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" customWidth="1"/>
     <col min="13" max="13" width="7.140625" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="19" max="19" width="21.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -13859,737 +13859,737 @@
       </c>
       <c r="B943" s="4">
         <v>2025</v>
       </c>
       <c r="C943" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D943" s="2">
         <v>48</v>
       </c>
     </row>
     <row r="944" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
       <c r="A944" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B944" s="4">
         <v>2025</v>
       </c>
       <c r="C944" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D944" s="2">
         <v>52</v>
       </c>
     </row>
-    <row r="945" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="945" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A945" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B945" s="4">
         <v>2025</v>
       </c>
       <c r="C945" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D945" s="2">
         <v>8</v>
       </c>
     </row>
-    <row r="946" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="946" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A946" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B946" s="4">
         <v>2025</v>
       </c>
       <c r="C946" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D946" s="2">
         <v>640</v>
       </c>
     </row>
-    <row r="947" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="947" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A947" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B947" s="4">
         <v>2025</v>
       </c>
       <c r="C947" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D947" s="2">
         <v>62</v>
       </c>
     </row>
-    <row r="948" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="948" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A948" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B948" s="4">
         <v>2025</v>
       </c>
       <c r="C948" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D948" s="2">
         <v>543</v>
       </c>
     </row>
-    <row r="949" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="949" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A949" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B949" s="4">
         <v>2025</v>
       </c>
       <c r="C949" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D949" s="2">
         <v>447</v>
       </c>
     </row>
-    <row r="950" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="950" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A950" t="s">
         <v>2</v>
       </c>
       <c r="B950" s="4">
         <v>2025</v>
       </c>
       <c r="C950" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D950">
         <v>834</v>
       </c>
     </row>
-    <row r="951" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="951" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A951" t="s">
         <v>1</v>
       </c>
       <c r="B951" s="4">
         <v>2025</v>
       </c>
       <c r="C951" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D951">
         <v>164</v>
       </c>
     </row>
-    <row r="952" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="952" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A952" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B952" s="4">
         <v>2025</v>
       </c>
       <c r="C952" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D952">
         <v>32</v>
       </c>
     </row>
-    <row r="953" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="953" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A953" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B953" s="4">
         <v>2025</v>
       </c>
       <c r="C953" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D953">
         <v>138</v>
       </c>
     </row>
-    <row r="954" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="954" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A954" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B954" s="4">
         <v>2025</v>
       </c>
       <c r="C954" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D954">
         <v>258</v>
       </c>
     </row>
-    <row r="955" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="955" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A955" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B955" s="4">
         <v>2025</v>
       </c>
       <c r="C955" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D955">
         <v>80</v>
       </c>
     </row>
-    <row r="956" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="956" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A956" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B956" s="4">
         <v>2025</v>
       </c>
       <c r="C956" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D956">
         <v>54</v>
       </c>
     </row>
-    <row r="957" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="957" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A957" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B957" s="4">
         <v>2025</v>
       </c>
       <c r="C957" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D957">
         <v>47</v>
       </c>
     </row>
-    <row r="958" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="958" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A958" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B958" s="4">
         <v>2025</v>
       </c>
       <c r="C958" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D958">
         <v>41</v>
       </c>
     </row>
-    <row r="959" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="959" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A959" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B959" s="4">
         <v>2025</v>
       </c>
       <c r="C959" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D959">
         <v>40</v>
       </c>
     </row>
-    <row r="960" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="960" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A960" t="s">
         <v>31</v>
       </c>
       <c r="B960" s="4">
         <v>2025</v>
       </c>
       <c r="C960" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D960">
         <v>11</v>
       </c>
     </row>
-    <row r="961" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="961" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A961" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B961" s="4">
         <v>2025</v>
       </c>
       <c r="C961" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D961">
         <v>412</v>
       </c>
     </row>
-    <row r="962" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="962" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A962" t="s">
         <v>32</v>
       </c>
       <c r="B962" s="4">
         <v>2025</v>
       </c>
       <c r="C962" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D962">
         <v>39</v>
       </c>
     </row>
-    <row r="963" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="963" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A963" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B963" s="4">
         <v>2025</v>
       </c>
       <c r="C963" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D963">
         <v>442</v>
       </c>
     </row>
-    <row r="964" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="964" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A964" t="s">
         <v>34</v>
       </c>
       <c r="B964" s="4">
         <v>2025</v>
       </c>
       <c r="C964" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D964">
         <v>225</v>
       </c>
     </row>
-    <row r="965" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="965" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A965" t="s">
         <v>2</v>
       </c>
       <c r="B965" s="4">
         <v>2025</v>
       </c>
       <c r="C965" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D965">
         <v>757</v>
       </c>
     </row>
-    <row r="966" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="966" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A966" t="s">
         <v>1</v>
       </c>
       <c r="B966" s="4">
         <v>2025</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D966">
         <v>252</v>
       </c>
     </row>
-    <row r="967" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="967" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A967" t="s">
         <v>23</v>
       </c>
       <c r="B967" s="4">
         <v>2025</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D967">
         <v>49</v>
       </c>
     </row>
-    <row r="968" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="968" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A968" t="s">
         <v>24</v>
       </c>
       <c r="B968" s="4">
         <v>2025</v>
       </c>
       <c r="C968" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D968">
         <v>131</v>
       </c>
     </row>
-    <row r="969" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="969" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A969" t="s">
         <v>25</v>
       </c>
       <c r="B969" s="4">
         <v>2025</v>
       </c>
       <c r="C969" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D969">
         <v>237</v>
       </c>
     </row>
-    <row r="970" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="970" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A970" t="s">
         <v>26</v>
       </c>
       <c r="B970" s="4">
         <v>2025</v>
       </c>
       <c r="C970" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D970">
         <v>108</v>
       </c>
     </row>
-    <row r="971" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="971" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A971" t="s">
         <v>27</v>
       </c>
       <c r="B971" s="4">
         <v>2025</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D971">
         <v>39</v>
       </c>
     </row>
-    <row r="972" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="972" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A972" t="s">
         <v>28</v>
       </c>
       <c r="B972" s="4">
         <v>2025</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D972">
         <v>53</v>
       </c>
     </row>
-    <row r="973" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="973" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A973" t="s">
         <v>29</v>
       </c>
       <c r="B973" s="4">
         <v>2025</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D973">
         <v>29</v>
       </c>
     </row>
-    <row r="974" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="974" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A974" t="s">
         <v>30</v>
       </c>
       <c r="B974" s="4">
         <v>2025</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D974">
         <v>18</v>
       </c>
     </row>
-    <row r="975" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="975" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A975" t="s">
         <v>31</v>
       </c>
       <c r="B975" s="4">
         <v>2025</v>
       </c>
       <c r="C975" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D975">
         <v>9</v>
       </c>
     </row>
-    <row r="976" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="976" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A976" t="s">
         <v>19</v>
       </c>
       <c r="B976" s="4">
         <v>2025</v>
       </c>
       <c r="C976" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D976">
         <v>541</v>
       </c>
     </row>
-    <row r="977" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="977" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A977" t="s">
         <v>32</v>
       </c>
       <c r="B977" s="4">
         <v>2025</v>
       </c>
       <c r="C977" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D977">
         <v>35</v>
       </c>
     </row>
-    <row r="978" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="978" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A978" t="s">
         <v>33</v>
       </c>
       <c r="B978" s="4">
         <v>2025</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D978">
         <v>531</v>
       </c>
     </row>
-    <row r="979" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="979" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A979" t="s">
         <v>34</v>
       </c>
       <c r="B979" s="4">
         <v>2025</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D979">
         <v>359</v>
       </c>
     </row>
-    <row r="980" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="980" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A980" t="s">
         <v>2</v>
       </c>
       <c r="B980" s="4">
         <v>2025</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D980">
         <v>862</v>
       </c>
     </row>
-    <row r="981" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="981" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A981" t="s">
         <v>1</v>
       </c>
       <c r="B981" s="4">
         <v>2025</v>
       </c>
       <c r="C981" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D981">
         <v>218</v>
       </c>
     </row>
-    <row r="982" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="982" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A982" t="s">
         <v>23</v>
       </c>
       <c r="B982" s="4">
         <v>2025</v>
       </c>
       <c r="C982" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D982">
         <v>25</v>
       </c>
     </row>
-    <row r="983" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="983" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A983" t="s">
         <v>24</v>
       </c>
       <c r="B983" s="4">
         <v>2025</v>
       </c>
       <c r="C983" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D983">
         <v>113</v>
       </c>
     </row>
-    <row r="984" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="984" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A984" t="s">
         <v>25</v>
       </c>
       <c r="B984" s="4">
         <v>2025</v>
       </c>
       <c r="C984" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D984">
         <v>241</v>
       </c>
     </row>
-    <row r="985" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="985" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A985" t="s">
         <v>26</v>
       </c>
       <c r="B985" s="4">
         <v>2025</v>
       </c>
       <c r="C985" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D985">
         <v>116</v>
       </c>
     </row>
-    <row r="986" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="986" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A986" t="s">
         <v>27</v>
       </c>
       <c r="B986" s="4">
         <v>2025</v>
       </c>
       <c r="C986" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D986">
         <v>63</v>
       </c>
     </row>
-    <row r="987" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="987" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A987" t="s">
         <v>28</v>
       </c>
       <c r="B987" s="4">
         <v>2025</v>
       </c>
       <c r="C987" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D987">
         <v>49</v>
       </c>
     </row>
-    <row r="988" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="988" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A988" t="s">
         <v>29</v>
       </c>
       <c r="B988" s="4">
         <v>2025</v>
       </c>
       <c r="C988" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D988">
         <v>32</v>
       </c>
     </row>
-    <row r="989" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="989" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A989" t="s">
         <v>30</v>
       </c>
       <c r="B989" s="4">
         <v>2025</v>
       </c>
       <c r="C989" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D989">
         <v>39</v>
       </c>
     </row>
-    <row r="990" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="990" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A990" t="s">
         <v>31</v>
       </c>
       <c r="B990" s="4">
         <v>2025</v>
       </c>
       <c r="C990" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D990">
         <v>12</v>
       </c>
     </row>
-    <row r="991" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="991" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A991" t="s">
         <v>19</v>
       </c>
       <c r="B991" s="4">
         <v>2025</v>
       </c>
       <c r="C991" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D991">
         <v>412</v>
       </c>
     </row>
-    <row r="992" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="992" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A992" t="s">
         <v>32</v>
       </c>
       <c r="B992" s="4">
         <v>2025</v>
       </c>
       <c r="C992" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D992">
         <v>0</v>
       </c>
     </row>
-    <row r="993" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="993" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A993" t="s">
         <v>33</v>
       </c>
       <c r="B993" s="4">
         <v>2025</v>
       </c>
       <c r="C993" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D993">
         <v>539</v>
       </c>
     </row>
-    <row r="994" spans="1:4" ht="14.45" x14ac:dyDescent="0.35">
+    <row r="994" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A994" t="s">
         <v>34</v>
       </c>
       <c r="B994" s="4">
         <v>2025</v>
       </c>
       <c r="C994" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D994">
         <v>94</v>
       </c>
     </row>
     <row r="995" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A995" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B995" s="6">
         <v>2025</v>
       </c>
       <c r="C995" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D995" s="8">
         <v>1032</v>
@@ -15817,50 +15817,680 @@
       <c r="A1083" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B1083" s="4">
         <v>2025</v>
       </c>
       <c r="C1083" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1083" s="8">
         <v>424</v>
       </c>
     </row>
     <row r="1084" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1084" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B1084" s="4">
         <v>2025</v>
       </c>
       <c r="C1084" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D1084" s="8">
         <v>773</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1085" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1085" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1085" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1085" s="2">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1086" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1086" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1086" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1086" s="2">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1087" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1087" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1087" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1087" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1088" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1088" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1088" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1088" s="2">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1089" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1089" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1089" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1089" s="2">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1090" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1090" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1090" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1090" s="2">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1091" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1091" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1091" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1091" s="2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1092" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1092" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1092" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1092" s="2">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1093" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1093" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1093" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1093" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1094" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1094" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1094" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1094" s="2">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1095" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1095" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1095" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1095" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1096" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1096" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1096" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1096" s="2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1097" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1097" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1097" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1097" s="2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1098" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1098" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1098" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1098" s="2">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1099" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1099" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1099" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1099" s="2">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1100" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1100" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1100" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1100" s="2">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1101" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1101" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1101" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1101" s="2">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1102" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1102" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1102" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1102" s="2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1103" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1103" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1103" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1103" s="2">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1104" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1104" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1104" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1104" s="2">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1105" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1105" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1105" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1105" s="2">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1106" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1106" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1106" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1106" s="2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1107" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1107" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1107" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1107" s="2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1108" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1108" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1108" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1108" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1109" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1109" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1109" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1109" s="2">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1110" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1110" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1110" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1110" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1111" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1111" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1111" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1111" s="2">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1112" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1112" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1112" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1112" s="2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1113" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1113" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1113" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1113" s="2">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1114" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1114" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1114" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1114" s="2">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1115" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1115" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1115" s="2">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1116" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1116" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1116" s="2">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1117" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1117" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1117" s="2">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1118" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1118" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1118" s="2">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1119" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1119" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1119" s="2">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1120" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1120" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1120" s="2">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1121" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1121" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1121" s="2">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1122" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1122" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1122" s="2">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1123" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1123" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1123" s="2">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1124" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1124" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1124" s="2">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1125" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1125" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1125" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1126" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1126" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1126" s="2">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1127" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1127" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1127" s="2">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1128" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1128" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1128" s="2">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1129" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1129" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C1129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1129" s="2">
+        <v>779</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>